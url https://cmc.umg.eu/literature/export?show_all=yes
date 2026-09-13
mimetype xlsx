--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -126,50 +126,59 @@
     <t>PLoS One</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0125544</t>
   </si>
   <si>
     <t>e0125544</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>Kruse V, Hamann C, Monecke S, Cyganek L, Elsner L, Hübscher D, Walter L, Streckfuss-Bömeke K, Guan K, Dressel R</t>
   </si>
   <si>
     <t>Kruse V</t>
   </si>
   <si>
     <t>Dressel R</t>
   </si>
   <si>
     <t>2026-07-21 10:59:45</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/021ft0n22</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/031t5w623</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02f99v835</t>
   </si>
   <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>Linked Cell Lines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -481,95 +490,97 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmc.umg.eu/literature/publications/1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmc.umg.eu/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2"/>
+  <dimension ref="A1:AB2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Z1"/>
+      <selection activeCell="A1" sqref="A1:AB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="22.28" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -596,58 +607,60 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
+      <c r="AA1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB1" s="1"/>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
         <v>25950680</v>
       </c>
       <c r="H2" t="s">
         <v>27</v>
       </c>
       <c r="I2">
         <v>2015</v>
       </c>
@@ -667,58 +680,70 @@
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2">
         <v>5</v>
       </c>
       <c r="Q2">
         <v>10</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2"/>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
       <c r="W2" t="s">
         <v>37</v>
       </c>
+      <c r="X2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>40</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="X1:X1"/>
-    <mergeCell ref="Y1:Y1"/>
+    <mergeCell ref="X1:Z1"/>
+    <mergeCell ref="AA1:AA1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="X2" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="Y2" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="Z2" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -727,32 +752,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-07-29 13:11:36</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-29 13:11:36)</dc:description>
+  <dc:title>Literature Export 2026-09-13 09:24:04</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-13 09:24:04)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>